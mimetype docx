--- v0 (2026-03-14)
+++ v1 (2026-09-22)
@@ -1,523 +1,399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FC33597" w14:textId="1D2DD127" w:rsidR="009C58A0" w:rsidRDefault="0012077C">
-[...1 lines deleted...]
-        <w:t>test</w:t>
+    <w:p w14:paraId="4F0BE55D" w14:textId="04A2EE18" w:rsidR="007C4D0D" w:rsidRDefault="00A6705C">
+      <w:r>
+        <w:t>NOTICE TO TAXPAYERS OF ADDITIONAL APPROPRIATIONS</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009C58A0">
+    <w:p w14:paraId="5AAE6C8D" w14:textId="6D58B477" w:rsidR="00A6705C" w:rsidRDefault="00A6705C">
+      <w:r>
+        <w:t xml:space="preserve">Notice is hereby given the taxpayers of Miami County, Indiana, that the County Council of Miami County will meet at the Miami County Courthouse, GAR Room, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C007D4">
+        <w:t>Peru,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Indiana, at 7:00 p.m. on </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2D47">
+        <w:t xml:space="preserve">       May 19</w:t>
+      </w:r>
+      <w:r w:rsidR="002E79EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86D25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E86D25">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E79EC">
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to consider the following additional appropriations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the budget for the current year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7705860A" w14:textId="2ED9B39F" w:rsidR="003866D9" w:rsidRDefault="003866D9" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CBCE8B" w14:textId="77777777" w:rsidR="00C007D4" w:rsidRDefault="00C007D4" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F82E5D" w14:textId="05D8DEB1" w:rsidR="002E79EC" w:rsidRDefault="00C007D4" w:rsidP="002E79EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional appropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B0B5E" w14:textId="464FA3C1" w:rsidR="008C6F0C" w:rsidRDefault="00887B89" w:rsidP="002E79EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1000.31005.000-030</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1BAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Baker Tilly (professional services)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A63FD">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A63FD" w:rsidRPr="007E1BAC">
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63A06" w:rsidRPr="007E1BAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00205CA8" w:rsidRPr="007E1BAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8,473.75</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5912070C" w14:textId="62F1A951" w:rsidR="00FD0347" w:rsidRDefault="009F6285" w:rsidP="002E79EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1000.31005.000-030 Baker Tilly (professional services</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26843">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1BAC">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>$40,000.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F33839" w14:textId="77777777" w:rsidR="00797215" w:rsidRPr="002E79EC" w:rsidRDefault="00797215" w:rsidP="002E79EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C806CE" w14:textId="77777777" w:rsidR="00E86D25" w:rsidRDefault="00E86D25" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E9BDE9" w14:textId="4B159A39" w:rsidR="001011DC" w:rsidRDefault="001011DC" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Taxpayers appearing at the meeting shall have a right to be heard. The additional </w:t>
+      </w:r>
+      <w:r w:rsidR="004A51A5">
+        <w:t>appropriations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as finally made will be referred </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the Stat</w:t>
+      </w:r>
+      <w:r w:rsidR="003866D9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Board of Tax Commissioners.  The Board will make a written determination as to the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A51A5">
+        <w:t>sufficiency</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of funds to support the appropriations made within fifteen (15) days of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A51A5">
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of a Certified Copy of the action taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D29F1C0" w14:textId="77777777" w:rsidR="001011DC" w:rsidRDefault="001011DC" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B74304" w14:textId="12C424BC" w:rsidR="001011DC" w:rsidRDefault="001011DC" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Annette Phillippo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFCACBF" w14:textId="3DC09040" w:rsidR="001011DC" w:rsidRDefault="001011DC" w:rsidP="008C3A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miami County Auditor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15993BB1" w14:textId="77777777" w:rsidR="002F7389" w:rsidRDefault="002F7389"/>
+    <w:p w14:paraId="65C9618F" w14:textId="77777777" w:rsidR="00A6705C" w:rsidRDefault="00A6705C"/>
+    <w:p w14:paraId="07E53CE4" w14:textId="77777777" w:rsidR="00A6705C" w:rsidRDefault="00A6705C"/>
+    <w:p w14:paraId="3EC77366" w14:textId="77777777" w:rsidR="00A6705C" w:rsidRDefault="00A6705C"/>
+    <w:sectPr w:rsidR="00A6705C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="(normal text)">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...339 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0012077C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00CB6194"/>
+    <w:rsidRoot w:val="00A6705C"/>
+    <w:rsid w:val="00087E98"/>
+    <w:rsid w:val="001011DC"/>
+    <w:rsid w:val="001245EE"/>
+    <w:rsid w:val="00175A2B"/>
+    <w:rsid w:val="00185AC6"/>
+    <w:rsid w:val="001A63FD"/>
+    <w:rsid w:val="00205CA8"/>
+    <w:rsid w:val="002E79EC"/>
+    <w:rsid w:val="002F7389"/>
+    <w:rsid w:val="00325E85"/>
+    <w:rsid w:val="00331931"/>
+    <w:rsid w:val="003866D9"/>
+    <w:rsid w:val="003A0B27"/>
+    <w:rsid w:val="003A7E3D"/>
+    <w:rsid w:val="004A51A5"/>
+    <w:rsid w:val="00500985"/>
+    <w:rsid w:val="00650EF7"/>
+    <w:rsid w:val="00662F09"/>
+    <w:rsid w:val="0079126B"/>
+    <w:rsid w:val="00797215"/>
+    <w:rsid w:val="007B4D7F"/>
+    <w:rsid w:val="007C4D0D"/>
+    <w:rsid w:val="007D5246"/>
+    <w:rsid w:val="007E1BAC"/>
+    <w:rsid w:val="007F2D47"/>
+    <w:rsid w:val="00811745"/>
+    <w:rsid w:val="008405DA"/>
+    <w:rsid w:val="00887B89"/>
+    <w:rsid w:val="008C3A15"/>
+    <w:rsid w:val="008C6F0C"/>
+    <w:rsid w:val="008C6F4B"/>
+    <w:rsid w:val="008D715A"/>
+    <w:rsid w:val="009A3851"/>
+    <w:rsid w:val="009D3EDA"/>
+    <w:rsid w:val="009D55C8"/>
+    <w:rsid w:val="009F5A20"/>
+    <w:rsid w:val="009F6285"/>
+    <w:rsid w:val="00A3669B"/>
+    <w:rsid w:val="00A6705C"/>
+    <w:rsid w:val="00B11505"/>
+    <w:rsid w:val="00B25DDA"/>
+    <w:rsid w:val="00B26843"/>
+    <w:rsid w:val="00B733A3"/>
+    <w:rsid w:val="00BA2D82"/>
+    <w:rsid w:val="00C007D4"/>
+    <w:rsid w:val="00C209BA"/>
+    <w:rsid w:val="00C43C2D"/>
+    <w:rsid w:val="00D31A05"/>
+    <w:rsid w:val="00D63A06"/>
+    <w:rsid w:val="00DA1964"/>
+    <w:rsid w:val="00DA22F8"/>
+    <w:rsid w:val="00E817FB"/>
+    <w:rsid w:val="00E86D25"/>
+    <w:rsid w:val="00F10808"/>
+    <w:rsid w:val="00F553C9"/>
+    <w:rsid w:val="00F765DD"/>
+    <w:rsid w:val="00F843A4"/>
+    <w:rsid w:val="00FD0347"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="39D5A024"/>
+  <w14:docId w14:val="356F4F40"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5BB4B07C-19CF-403A-A662-76A4238AFE5D}"/>
+  <w15:docId w15:val="{1B523D18-D535-42A3-8611-D43C23358A42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -856,642 +732,616 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005616F3"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="005616F3"/>
-[...27 lines deleted...]
-    <w:rsid w:val="005616F3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A6705C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="0012077C"/>
+    <w:rsid w:val="00A6705C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -1709,54 +1559,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1</Words>
-  <Characters>4</Characters>
+  <Words>137</Words>
+  <Characters>785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4</CharactersWithSpaces>
+  <CharactersWithSpaces>921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Andrew Eickmann</dc:creator>
+  <dc:creator>Annette Phillippo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>