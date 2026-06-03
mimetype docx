--- v0 (2026-03-14)
+++ v1 (2026-06-03)
@@ -1,217 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="42067CC4" w14:textId="66E64191" w:rsidR="00950AC1" w:rsidRDefault="008B3F85">
+    <w:p w14:paraId="54E1795D" w14:textId="77777777" w:rsidR="00B42E9B" w:rsidRPr="009B4157" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4157">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NOTICE TO TAXPAYERS OF PROPOSED ADDITIONAL APPROPRIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EA3C96" w14:textId="61E510EA" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>NOTICE TO TAXPAYERS OF PROPOSED ADDITIONAL APPROPRIATIONS</w:t>
+        <w:t>Notice is hereby given to the taxpayers of the</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C5A">
+        <w:t xml:space="preserve"> Town</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7623">
+        <w:t xml:space="preserve"> of West Terre Haute</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C5A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7623">
+        <w:t>Vigo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> County, Indiana, that the proper legal officers will consider the following additional appropriations in excess of the budget for the current year </w:t>
+      </w:r>
+      <w:r w:rsidR="008E58D6">
+        <w:t>on June 8, 2026 at 6:00</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13620">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E58D6">
+        <w:t xml:space="preserve">p.m. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">at their regular meeting place at the </w:t>
+      </w:r>
+      <w:r w:rsidR="009124BE">
+        <w:t>Town Hall</w:t>
+      </w:r>
+      <w:r w:rsidR="0045084F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7623">
+        <w:t>of 500 National Ave, West Terre Haute, Indiana 47855</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62964DCB" w14:textId="7D382C76" w:rsidR="008B3F85" w:rsidRDefault="008B3F85">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9715" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3325"/>
+        <w:gridCol w:w="4410"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w14:paraId="430FF00E" w14:textId="3F009455" w:rsidTr="00820C75">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72748708" w14:textId="77777777" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="005F724F">
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t xml:space="preserve">FUND NAME  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1907F121" w14:textId="58CEBD12" w:rsidR="009422D6" w:rsidRPr="00B42E9B" w:rsidRDefault="009422D6" w:rsidP="005F724F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BA2C78" w14:textId="088FBB5D" w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="005F724F">
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t xml:space="preserve">ITEM NUMBER &amp; TITLE FUND </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F36A4EB" w14:textId="72EA6509" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00820C75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t>REQUESTED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6148DB3F" w14:textId="25330C7F" w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w14:paraId="768D5108" w14:textId="11840A1A" w:rsidTr="00820C75">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F6A96F" w14:textId="4595A050" w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w:rsidRDefault="008A7623" w:rsidP="005F724F">
+            <w:r>
+              <w:t xml:space="preserve">Redevelopment </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4157">
+              <w:t>4445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CEB808" w14:textId="151F7921" w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w:rsidRDefault="008A7623" w:rsidP="005F724F">
+            <w:r>
+              <w:t xml:space="preserve">Category </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4157">
+              <w:t xml:space="preserve">400 </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4157" w:rsidRPr="00B42E9B">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB2373">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Capital Assets</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0C5A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB2373" w:rsidRPr="00B42E9B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6676CC6D" w14:textId="03450442" w:rsidR="00B42E9B" w:rsidRPr="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7623">
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0C5A">
+              <w:t>,000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42E9B">
+              <w:t xml:space="preserve">.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E4AF7EC" w14:textId="77777777" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B"/>
+    <w:p w14:paraId="26E95F9F" w14:textId="7A68E08B" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>Notice is hereby given the taxpayers of Burns Harbor, Indiana that the proper legal officers of the Town of Burns Harbor, Indiana, at the Town Halll, at 7:00pm on the 11</w:t>
-[...5 lines deleted...]
-        <w:t>th</w:t>
+        <w:t xml:space="preserve">Taxpayers appearing at the meeting shall have </w:t>
+      </w:r>
+      <w:r w:rsidR="002504C7">
+        <w:t>the</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> day of March, 2026 will consider the following additional appropriations in excess of the budget for the current year.</w:t>
+        <w:t xml:space="preserve"> right to be heard. The additional appropriations as finally made will be referred to the Department of Local Government Finance (DLGF). The DLGF will make a written determination as to the sufficiency of funds to support the appropriations made within fifteen (15) days of receipt of a Certified Copy of the action taken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20302A03" w14:textId="77777777" w:rsidR="008B3F85" w:rsidRDefault="008B3F85"/>
-[...36 lines deleted...]
-        </w:drawing>
+    <w:p w14:paraId="62061852" w14:textId="77777777" w:rsidR="00B42E9B" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B"/>
+    <w:p w14:paraId="40AAAA2D" w14:textId="77777777" w:rsidR="008A7623" w:rsidRDefault="008A7623" w:rsidP="00B42E9B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kevin L Beaver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0D7BEF" w14:textId="77777777" w:rsidR="008B3F85" w:rsidRDefault="008B3F85"/>
-    <w:p w14:paraId="11B4B723" w14:textId="4154E821" w:rsidR="008B3F85" w:rsidRDefault="008B3F85">
+    <w:p w14:paraId="07CE1EAF" w14:textId="5DB9EC4A" w:rsidR="005F5748" w:rsidRDefault="00B42E9B" w:rsidP="00B42E9B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Taxpayers appearing at the meeting shall have the right to be heard, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> additional appropriation as finally made will be referred to the Department of Local Government Finance, the DLGF will make a written determination as to the sufficiency of funds to support the appropriations made within (15) fifteen days of receipt of a certified copy of the action.</w:t>
+        <w:t>Clerk-Treasurer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1042A9" w14:textId="77777777" w:rsidR="008B3F85" w:rsidRDefault="008B3F85"/>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="008B3F85">
+    <w:sectPr w:rsidR="005F5748" w:rsidSect="00B42E9B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008B3F85"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EB295D"/>
+    <w:rsidRoot w:val="00B42E9B"/>
+    <w:rsid w:val="00017764"/>
+    <w:rsid w:val="00134167"/>
+    <w:rsid w:val="00185123"/>
+    <w:rsid w:val="00236EF2"/>
+    <w:rsid w:val="002504C7"/>
+    <w:rsid w:val="003209DD"/>
+    <w:rsid w:val="00377AC2"/>
+    <w:rsid w:val="0045084F"/>
+    <w:rsid w:val="005F5748"/>
+    <w:rsid w:val="006F3032"/>
+    <w:rsid w:val="007E1A6A"/>
+    <w:rsid w:val="00820C75"/>
+    <w:rsid w:val="008A7623"/>
+    <w:rsid w:val="008E58D6"/>
+    <w:rsid w:val="009124BE"/>
+    <w:rsid w:val="009422D6"/>
+    <w:rsid w:val="009B4157"/>
+    <w:rsid w:val="009E0C5A"/>
+    <w:rsid w:val="00A13620"/>
+    <w:rsid w:val="00B42E9B"/>
+    <w:rsid w:val="00C035CC"/>
+    <w:rsid w:val="00CF4588"/>
+    <w:rsid w:val="00F6729F"/>
+    <w:rsid w:val="00FB2373"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="516713B1"/>
+  <w14:docId w14:val="16D3DF48"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{198A160A-72D4-44CC-8AB7-AD6C188FD87C}"/>
+  <w15:docId w15:val="{4CE42C7A-BFE5-4DEB-A705-85E924A1C29B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -579,617 +731,636 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="008B3F85"/>
+    <w:rsid w:val="00B42E9B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B42E9B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1197,54 +1368,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1391,65 +1562,89 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>114</Words>
-  <Characters>652</Characters>
+  <Words>139</Words>
+  <Characters>796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>765</CharactersWithSpaces>
+  <CharactersWithSpaces>934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>bhclerktreasurer</dc:creator>
+  <dc:creator>Janet Alexander</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>fdb4825e-e9a3-4c80-aad6-ed95b4634129</vt:lpwstr>
+  </property>
+</Properties>
+</file>