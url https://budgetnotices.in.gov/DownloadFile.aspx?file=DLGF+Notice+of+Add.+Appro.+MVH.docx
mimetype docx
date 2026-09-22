--- v0 (2026-03-13)
+++ v1 (2026-09-22)
@@ -117,211 +117,210 @@
     <w:p w14:paraId="5ADB94E9" w14:textId="77777777" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00CF441E" w:rsidP="00291A0E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34EC9BE4" w14:textId="5CBBB0E1" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00CF441E" w:rsidP="00291A0E">
+    <w:p w14:paraId="34EC9BE4" w14:textId="36323AB1" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00CF441E" w:rsidP="00291A0E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice is hereby given to the taxpayers of the City of Portage, Porter County, Indiana, that the proper legal officers will consider the following additional appropriations </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Notice is hereby given to the taxpayers of the City of Portage, Porter County, Indiana, that the proper legal officers will consider the following additional appropriations in excess of the budget for the current year at their </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD74EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>in excess of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> meeting place at </w:t>
+      </w:r>
+      <w:r w:rsidR="00695012" w:rsidRPr="009029E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6070 Central Ave.</w:t>
+      </w:r>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the budget for the current year at their </w:t>
-[...7 lines deleted...]
-        <w:t>regular</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00695012" w:rsidRPr="009029E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> meeting place at </w:t>
-[...7 lines deleted...]
-        <w:t>6070 Central Ave.</w:t>
+        <w:t>Portage, IN, at 6</w:t>
+      </w:r>
+      <w:r w:rsidR="001607BE" w:rsidRPr="009029E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:30</w:t>
       </w:r>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00695012" w:rsidRPr="009029E1">
+        <w:t xml:space="preserve"> p.m., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B077E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00150E71" w:rsidRPr="009B077E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009029E1">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> p.m., </w:t>
+      <w:r w:rsidR="001576A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001576A6" w:rsidRPr="001576A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="001576A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B077E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>on the</w:t>
-[...15 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve">day of </w:t>
+      </w:r>
+      <w:r w:rsidR="001576A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="004C6AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">rd </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">March, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001607BE" w:rsidRPr="009B077E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00761C13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001607BE" w:rsidRPr="009B077E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -720,82 +719,61 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C6AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>Total for General Fund</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Total for General Fund:  </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C6AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:snapToGrid w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>$</w:t>
-[...10 lines deleted...]
-        <w:t>350,000.00</w:t>
+        <w:t>$350,000.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0778EAEB" w14:textId="77777777" w:rsidR="00D7639B" w:rsidRPr="00E254F5" w:rsidRDefault="00D7639B" w:rsidP="00D7639B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
@@ -1018,60 +996,58 @@
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxpayers appearing at the meeting shall have a right to be heard. The additional appropriations as finally made will </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001620C6" w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>be referred</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Department of Local Government Finance (Department). The Department will make a written determination as to the sufficiency of funds to support the appropriations within fifteen (15) days of receipt of a Certified Copy of the action taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D71D69" w14:textId="58902EDE" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00CF441E" w:rsidP="00CF441E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -1341,91 +1317,81 @@
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003935DC" w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elizabeth Modesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D28A4" w14:textId="14AEE80F" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00370B00" w:rsidP="00CF441E">
+    <w:p w14:paraId="5E5D28A4" w14:textId="7AC2BEF2" w:rsidR="00CF441E" w:rsidRPr="009029E1" w:rsidRDefault="00A71612" w:rsidP="00CF441E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">February 13, </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>March 20, 2026</w:t>
+      </w:r>
       <w:r w:rsidR="00CF441E" w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF441E" w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF441E" w:rsidRPr="009029E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF441E" w:rsidRPr="009029E1">
@@ -1469,229 +1435,236 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19B54220" w14:textId="77777777" w:rsidR="00A73BE4" w:rsidRPr="009029E1" w:rsidRDefault="00A73BE4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A73BE4" w:rsidRPr="009029E1" w:rsidSect="00DD74EE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="568AC346" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE">
+    <w:p w14:paraId="0D530EAE" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D90A5C7" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE">
+    <w:p w14:paraId="71053670" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BF58216" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE"/>
+    <w:p w14:paraId="3E6CE42F" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3972B750" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE">
+    <w:p w14:paraId="114349F4" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77626562" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE">
+    <w:p w14:paraId="7E5DCED8" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47F60AF0" w14:textId="77777777" w:rsidR="00160BBE" w:rsidRDefault="00160BBE"/>
+    <w:p w14:paraId="5DE2E3CE" w14:textId="77777777" w:rsidR="00115ADD" w:rsidRDefault="00115ADD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04A96B52" w14:textId="77777777" w:rsidR="00101BBF" w:rsidRDefault="00CF441E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF441E"/>
     <w:rsid w:val="00044CF1"/>
     <w:rsid w:val="00045907"/>
+    <w:rsid w:val="00051650"/>
+    <w:rsid w:val="000D3B37"/>
     <w:rsid w:val="000D5BD1"/>
     <w:rsid w:val="000D610D"/>
     <w:rsid w:val="000F3C15"/>
     <w:rsid w:val="000F4E21"/>
     <w:rsid w:val="00101BBF"/>
+    <w:rsid w:val="00115ADD"/>
+    <w:rsid w:val="00126B89"/>
     <w:rsid w:val="00150E71"/>
     <w:rsid w:val="001537CB"/>
+    <w:rsid w:val="001576A6"/>
     <w:rsid w:val="001607BE"/>
     <w:rsid w:val="00160BBE"/>
     <w:rsid w:val="001620C6"/>
+    <w:rsid w:val="00190BAC"/>
     <w:rsid w:val="001A57A3"/>
     <w:rsid w:val="00227F69"/>
     <w:rsid w:val="0023103F"/>
     <w:rsid w:val="00233C25"/>
     <w:rsid w:val="00237402"/>
     <w:rsid w:val="00291A0E"/>
     <w:rsid w:val="002A193E"/>
     <w:rsid w:val="002A36F5"/>
     <w:rsid w:val="002D0E79"/>
     <w:rsid w:val="002E022E"/>
     <w:rsid w:val="003252FD"/>
     <w:rsid w:val="00370B00"/>
     <w:rsid w:val="00373EA5"/>
     <w:rsid w:val="003935DC"/>
     <w:rsid w:val="003D7791"/>
     <w:rsid w:val="003F42FA"/>
     <w:rsid w:val="00446830"/>
     <w:rsid w:val="0046679A"/>
     <w:rsid w:val="00481230"/>
     <w:rsid w:val="004C6AE6"/>
     <w:rsid w:val="004D22BE"/>
     <w:rsid w:val="0053514B"/>
     <w:rsid w:val="005C18C1"/>
     <w:rsid w:val="005C7AFF"/>
     <w:rsid w:val="005D01FA"/>
     <w:rsid w:val="006312AE"/>
     <w:rsid w:val="00695012"/>
     <w:rsid w:val="00695967"/>
     <w:rsid w:val="006A477C"/>
     <w:rsid w:val="006B3B3A"/>
     <w:rsid w:val="006B64D1"/>
     <w:rsid w:val="006E15A6"/>
     <w:rsid w:val="007304AF"/>
     <w:rsid w:val="00761396"/>
     <w:rsid w:val="00761C13"/>
     <w:rsid w:val="007943FB"/>
+    <w:rsid w:val="007B2EE8"/>
     <w:rsid w:val="007D5725"/>
     <w:rsid w:val="00842DF5"/>
     <w:rsid w:val="00870B86"/>
     <w:rsid w:val="008A2FE6"/>
     <w:rsid w:val="008B2774"/>
     <w:rsid w:val="008E573B"/>
     <w:rsid w:val="009029E1"/>
     <w:rsid w:val="0092177D"/>
     <w:rsid w:val="009B077E"/>
     <w:rsid w:val="009C6DB9"/>
     <w:rsid w:val="009D44D6"/>
     <w:rsid w:val="009F09D2"/>
     <w:rsid w:val="009F3394"/>
     <w:rsid w:val="00A00FF4"/>
     <w:rsid w:val="00A047B0"/>
     <w:rsid w:val="00A06E04"/>
     <w:rsid w:val="00A32C24"/>
     <w:rsid w:val="00A57BF0"/>
+    <w:rsid w:val="00A71612"/>
     <w:rsid w:val="00A73BE4"/>
     <w:rsid w:val="00A90A42"/>
     <w:rsid w:val="00AD00A2"/>
     <w:rsid w:val="00AF70D0"/>
     <w:rsid w:val="00B057B9"/>
     <w:rsid w:val="00B54C7A"/>
     <w:rsid w:val="00B827A9"/>
     <w:rsid w:val="00BB03B5"/>
     <w:rsid w:val="00BE5042"/>
     <w:rsid w:val="00BF2AC4"/>
     <w:rsid w:val="00C7083D"/>
     <w:rsid w:val="00CA1114"/>
     <w:rsid w:val="00CF441E"/>
     <w:rsid w:val="00D172C8"/>
     <w:rsid w:val="00D7611B"/>
     <w:rsid w:val="00D7639B"/>
     <w:rsid w:val="00DD74EE"/>
     <w:rsid w:val="00E254F5"/>
     <w:rsid w:val="00E30546"/>
     <w:rsid w:val="00E32693"/>
     <w:rsid w:val="00E35E99"/>
     <w:rsid w:val="00E64DAF"/>
     <w:rsid w:val="00EB1847"/>
     <w:rsid w:val="00EF217C"/>
     <w:rsid w:val="00F065E1"/>
@@ -2115,50 +2088,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF441E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -2909,75 +2883,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C235AEDA-EF89-4CCD-A36C-A5E19681B13B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bb31b7ee-e779-479c-b500-bc10afa11e8a"/>
     <ds:schemaRef ds:uri="e46f4bc4-7065-471d-9d01-516dab620d17"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>195</Words>
-  <Characters>1211</Characters>
+  <Words>210</Words>
+  <Characters>1193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1370</CharactersWithSpaces>
+  <CharactersWithSpaces>1386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nina Rivas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100993BB9757119BA4DBBDC91778C0E8FDF</vt:lpwstr>